--- v0 (2026-04-14)
+++ v1 (2026-09-22)
@@ -36,176 +36,125 @@
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'ParentStoreReport'!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029" concurrentCalc="0" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>American Coupon Services</t>
   </si>
   <si>
-    <t>RPCS Inc.</t>
-[...2 lines deleted...]
-    <t>Z26008</t>
+    <t>The Depot Express</t>
+  </si>
+  <si>
+    <t>Z26033</t>
   </si>
   <si>
     <t>Store #</t>
   </si>
   <si>
     <t>Store Name</t>
   </si>
   <si>
     <t>Cpns</t>
   </si>
   <si>
     <t>Face Value</t>
   </si>
   <si>
     <t>Handling</t>
   </si>
   <si>
     <t>Return Fees</t>
   </si>
   <si>
     <t>Adj Fees</t>
   </si>
   <si>
     <t>Sec Deposit</t>
   </si>
   <si>
     <t>Misc</t>
   </si>
   <si>
     <t>Total Due</t>
   </si>
   <si>
     <t>Return Cpns</t>
   </si>
   <si>
     <t>Return Value</t>
   </si>
   <si>
-    <t>Country Mart #71</t>
-[...77 lines deleted...]
-    <t>Ruby's #50</t>
+    <t>The Depot Atkins</t>
+  </si>
+  <si>
+    <t>The Depot Coralville</t>
+  </si>
+  <si>
+    <t>The Depot Gilman</t>
+  </si>
+  <si>
+    <t>The Depot Montezuma</t>
+  </si>
+  <si>
+    <t>The Depot Norway</t>
+  </si>
+  <si>
+    <t>The Depot Oxford</t>
+  </si>
+  <si>
+    <t>The Depot Tiffin</t>
+  </si>
+  <si>
+    <t>The Depot Van Horne</t>
+  </si>
+  <si>
+    <t>The Depot Walford</t>
+  </si>
+  <si>
+    <t>The Depot Williamsburg</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
@@ -804,52 +753,52 @@
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{CA5B439E-5E41-4F2A-8121-1647583EF946}" name="Table1" displayName="Table1" ref="B3:M31" totalsRowCount="1" headerRowDxfId="26" dataDxfId="25" totalsRowDxfId="24">
-  <autoFilter ref="B3:M30" xr:uid="{304D01FB-0736-40EC-B19A-AC905AFFFAE0}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{CA5B439E-5E41-4F2A-8121-1647583EF946}" name="Table1" displayName="Table1" ref="B3:M14" totalsRowCount="1" headerRowDxfId="26" dataDxfId="25" totalsRowDxfId="24">
+  <autoFilter ref="B3:M13" xr:uid="{304D01FB-0736-40EC-B19A-AC905AFFFAE0}"/>
   <tableColumns count="12">
     <tableColumn id="1" xr3:uid="{8676868F-8FE8-4016-B869-25E2BC9A05F1}" name="Store #" dataDxfId="23" totalsRowDxfId="11"/>
     <tableColumn id="2" xr3:uid="{780717F4-E4BA-45CB-9603-F50BF61887FB}" name="Store Name" totalsRowFunction="custom" dataDxfId="22" totalsRowDxfId="10">
       <totalsRowFormula>COUNTA(Table1[Store Name])</totalsRowFormula>
     </tableColumn>
     <tableColumn id="9" xr3:uid="{52DD0FCE-EA9F-4F69-8DFE-6D37DCDC6DC4}" name="Cpns" totalsRowFunction="custom" dataDxfId="21" totalsRowDxfId="9" dataCellStyle="Comma" totalsRowCellStyle="Comma">
       <totalsRowFormula>SUM(Table1[Cpns])</totalsRowFormula>
     </tableColumn>
     <tableColumn id="3" xr3:uid="{DC4DDCA4-0840-4FCD-8AAE-1CCCC6FB4964}" name="Face Value" totalsRowFunction="custom" dataDxfId="20" totalsRowDxfId="8">
       <totalsRowFormula>SUM(Table1[Face Value])</totalsRowFormula>
     </tableColumn>
     <tableColumn id="4" xr3:uid="{3FA87851-D412-4CC6-84CF-740B4D0032F8}" name="Handling" totalsRowFunction="custom" dataDxfId="19" totalsRowDxfId="7">
       <totalsRowFormula>SUM(Table1[Handling])</totalsRowFormula>
     </tableColumn>
     <tableColumn id="5" xr3:uid="{D710044A-7017-4190-A4B5-F20705F26451}" name="Return Fees" totalsRowFunction="custom" dataDxfId="18" totalsRowDxfId="6">
       <totalsRowFormula>SUM(Table1[Return Fees])</totalsRowFormula>
     </tableColumn>
     <tableColumn id="6" xr3:uid="{8964A769-EEEF-4B26-9051-1CC649D176FF}" name="Adj Fees" totalsRowFunction="custom" dataDxfId="17" totalsRowDxfId="5">
       <totalsRowFormula>SUM(Table1[Adj Fees])</totalsRowFormula>
     </tableColumn>
     <tableColumn id="7" xr3:uid="{C59D93D9-35F0-4AAB-9C79-C368BAC46647}" name="Sec Deposit" totalsRowFunction="custom" dataDxfId="16" totalsRowDxfId="4">
       <totalsRowFormula>SUM(Table1[Sec Deposit])</totalsRowFormula>
     </tableColumn>
     <tableColumn id="8" xr3:uid="{A0190355-8A17-4DA0-9B77-2D7DE81BCC65}" name="Misc" totalsRowFunction="custom" dataDxfId="15" totalsRowDxfId="3">
       <totalsRowFormula>SUM(Table1[Misc])</totalsRowFormula>
@@ -1149,51 +1098,51 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{374DD598-0091-466F-9498-543BE82CC02A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N31"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="50.85546875" customWidth="1"/>
     <col min="4" max="4" width="13.85546875" customWidth="1"/>
     <col min="5" max="13" width="18.85546875" customWidth="1"/>
     <col min="14" max="14" width="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
       <c r="G1" s="16"/>
@@ -1243,1128 +1192,482 @@
       </c>
       <c r="G3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" ht="15.95" customHeight="1">
       <c r="B4" s="9">
-        <v>80492</v>
+        <v>81861</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="10">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="E4" s="11">
-        <v>130.83</v>
+        <v>37.5</v>
       </c>
       <c r="F4" s="11">
-        <v>2.3</v>
+        <v>0.32</v>
       </c>
       <c r="G4" s="11">
         <v>0</v>
       </c>
       <c r="H4" s="11">
-        <v>-0.32</v>
+        <v>-0.02</v>
       </c>
       <c r="I4" s="11">
         <v>0</v>
       </c>
       <c r="J4" s="11">
         <v>0</v>
       </c>
       <c r="K4" s="11">
-        <v>132.81</v>
+        <v>37.8</v>
       </c>
       <c r="L4" s="10">
         <v>0</v>
       </c>
       <c r="M4" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="B5" s="9">
-        <v>80494</v>
+        <v>81862</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="10">
-        <v>41</v>
+        <v>2</v>
       </c>
       <c r="E5" s="11">
-        <v>39.99</v>
+        <v>4</v>
       </c>
       <c r="F5" s="11">
-        <v>1.6</v>
+        <v>0.04</v>
       </c>
       <c r="G5" s="11">
         <v>0</v>
       </c>
       <c r="H5" s="11">
-        <v>-1.68</v>
+        <v>-0.38</v>
       </c>
       <c r="I5" s="11">
         <v>0</v>
       </c>
       <c r="J5" s="11">
         <v>0</v>
       </c>
       <c r="K5" s="11">
-        <v>39.91</v>
+        <v>3.66</v>
       </c>
       <c r="L5" s="10">
         <v>0</v>
       </c>
       <c r="M5" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="B6" s="9">
-        <v>82990</v>
+        <v>81863</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="10">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="E6" s="11">
-        <v>29.6</v>
+        <v>31</v>
       </c>
       <c r="F6" s="11">
-        <v>1.56</v>
+        <v>0.28</v>
       </c>
       <c r="G6" s="11">
         <v>0</v>
       </c>
       <c r="H6" s="11">
-        <v>-2.83</v>
+        <v>-0.02</v>
       </c>
       <c r="I6" s="11">
         <v>0</v>
       </c>
       <c r="J6" s="11">
         <v>0</v>
       </c>
       <c r="K6" s="11">
-        <v>28.33</v>
+        <v>31.26</v>
       </c>
       <c r="L6" s="10">
         <v>0</v>
       </c>
       <c r="M6" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="B7" s="9">
-        <v>58809</v>
+        <v>81864</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="10">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="E7" s="11">
-        <v>125.44</v>
+        <v>36</v>
       </c>
       <c r="F7" s="11">
-        <v>3.78</v>
+        <v>0.26</v>
       </c>
       <c r="G7" s="11">
-        <v>-0.16</v>
+        <v>0</v>
       </c>
       <c r="H7" s="11">
-        <v>-33.55</v>
+        <v>0</v>
       </c>
       <c r="I7" s="11">
         <v>0</v>
       </c>
       <c r="J7" s="11">
         <v>0</v>
       </c>
       <c r="K7" s="11">
-        <v>95.51</v>
+        <v>36.26</v>
       </c>
       <c r="L7" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M7" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="B8" s="9">
-        <v>58820</v>
+        <v>81865</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="10">
         <v>10</v>
       </c>
       <c r="E8" s="11">
-        <v>11.5</v>
+        <v>21.5</v>
       </c>
       <c r="F8" s="11">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="G8" s="11">
         <v>0</v>
       </c>
       <c r="H8" s="11">
-        <v>-2.7</v>
+        <v>0</v>
       </c>
       <c r="I8" s="11">
         <v>0</v>
       </c>
       <c r="J8" s="11">
         <v>0</v>
       </c>
       <c r="K8" s="11">
-        <v>9.19</v>
+        <v>21.7</v>
       </c>
       <c r="L8" s="10">
         <v>0</v>
       </c>
       <c r="M8" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="B9" s="9">
-        <v>58804</v>
+        <v>81866</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="10">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="E9" s="11">
-        <v>33.4</v>
+        <v>64.75</v>
       </c>
       <c r="F9" s="11">
-        <v>1.91</v>
+        <v>0.56</v>
       </c>
       <c r="G9" s="11">
-        <v>-0.32</v>
+        <v>0</v>
       </c>
       <c r="H9" s="11">
-        <v>-0.01</v>
+        <v>-0.2</v>
       </c>
       <c r="I9" s="11">
         <v>0</v>
       </c>
       <c r="J9" s="11">
         <v>0</v>
       </c>
       <c r="K9" s="11">
-        <v>34.98</v>
+        <v>65.11</v>
       </c>
       <c r="L9" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M9" s="11">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="9">
-        <v>58812</v>
+        <v>81867</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="10">
-        <v>51</v>
+        <v>6</v>
       </c>
       <c r="E10" s="11">
-        <v>59.25</v>
+        <v>15.75</v>
       </c>
       <c r="F10" s="11">
-        <v>1.99</v>
+        <v>0.12</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
-        <v>-0.07</v>
+        <v>0</v>
       </c>
       <c r="I10" s="11">
         <v>0</v>
       </c>
       <c r="J10" s="11">
         <v>0</v>
       </c>
       <c r="K10" s="11">
-        <v>61.17</v>
+        <v>15.87</v>
       </c>
       <c r="L10" s="10">
         <v>0</v>
       </c>
       <c r="M10" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="9">
-        <v>81752</v>
+        <v>81868</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="10">
-        <v>79</v>
+        <v>39</v>
       </c>
       <c r="E11" s="11">
-        <v>166.44</v>
+        <v>78.5</v>
       </c>
       <c r="F11" s="11">
-        <v>3.08</v>
+        <v>0.78</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
       <c r="H11" s="11">
-        <v>-61.9</v>
+        <v>0</v>
       </c>
       <c r="I11" s="11">
         <v>0</v>
       </c>
       <c r="J11" s="11">
         <v>0</v>
       </c>
       <c r="K11" s="11">
-        <v>107.62</v>
+        <v>79.28</v>
       </c>
       <c r="L11" s="10">
         <v>0</v>
       </c>
       <c r="M11" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="9">
-        <v>58801</v>
+        <v>88902</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="10">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="E12" s="11">
-        <v>2.75</v>
+        <v>19</v>
       </c>
       <c r="F12" s="11">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="G12" s="11">
         <v>0</v>
       </c>
       <c r="H12" s="11">
-        <v>0</v>
+        <v>-2.27</v>
       </c>
       <c r="I12" s="11">
         <v>0</v>
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="11">
-        <v>2.91</v>
+        <v>16.93</v>
       </c>
       <c r="L12" s="10">
         <v>0</v>
       </c>
       <c r="M12" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="9">
-        <v>58803</v>
+        <v>83980</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="10">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="E13" s="11">
-        <v>28.5</v>
+        <v>32.34</v>
       </c>
       <c r="F13" s="11">
-        <v>1.29</v>
+        <v>0.26</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
-        <v>-0.23</v>
+        <v>-2.42</v>
       </c>
       <c r="I13" s="11">
         <v>0</v>
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="11">
-        <v>29.56</v>
+        <v>30.18</v>
       </c>
       <c r="L13" s="10">
         <v>0</v>
       </c>
       <c r="M13" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="14">
-[...3 lines deleted...]
-      <c r="C14" s="8" t="s">
+    <row r="14" ht="15.95" customHeight="1">
+      <c r="B14" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="D14" s="10">
-[...26 lines deleted...]
-      <c r="M14" s="11">
+      <c r="C14" s="13">
+        <f>COUNTA(Table1[Store Name])</f>
+        <v>0</v>
+      </c>
+      <c r="D14" s="14">
+        <f>SUM(Table1[Cpns])</f>
+        <v>0</v>
+      </c>
+      <c r="E14" s="15">
+        <f>SUM(Table1[Face Value])</f>
+        <v>0</v>
+      </c>
+      <c r="F14" s="15">
+        <f>SUM(Table1[Handling])</f>
+        <v>0</v>
+      </c>
+      <c r="G14" s="15">
+        <f>SUM(Table1[Return Fees])</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="15">
+        <f>SUM(Table1[Adj Fees])</f>
+        <v>0</v>
+      </c>
+      <c r="I14" s="15">
+        <f>SUM(Table1[Sec Deposit])</f>
+        <v>0</v>
+      </c>
+      <c r="J14" s="15">
+        <f>SUM(Table1[Misc])</f>
+        <v>0</v>
+      </c>
+      <c r="K14" s="15">
+        <f>SUM(Table1[Total Due])</f>
+        <v>0</v>
+      </c>
+      <c r="L14" s="14">
+        <f>SUM(Table1[Return Cpns])</f>
+        <v>0</v>
+      </c>
+      <c r="M14" s="15">
+        <f>SUM(Table1[Return Value])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15">
-[...660 lines deleted...]
-    <row r="42"/>
+    <row r="15"/>
+    <row r="16"/>
+    <row r="17"/>
+    <row r="24"/>
+    <row r="25"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="49" orientation="landscape"/>
   <headerFooter>
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>