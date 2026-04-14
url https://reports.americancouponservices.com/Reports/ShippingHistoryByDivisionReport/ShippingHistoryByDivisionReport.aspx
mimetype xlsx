--- v0 (2026-01-15)
+++ v1 (2026-04-14)
@@ -33,51 +33,51 @@
   </bookViews>
   <sheets>
     <sheet name="ShippingHistoryByDivisionReport" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t>American Coupon Services</t>
   </si>
   <si>
-    <t xml:space="preserve"> Shipping History as of 1/15/2026 12:00:00 AM</t>
+    <t xml:space="preserve"> Shipping History as of 4/14/2026 12:00:00 AM</t>
   </si>
   <si>
     <t>Store Id</t>
   </si>
   <si>
     <t>Store Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Last Shipment</t>
   </si>
   <si>
     <t>Date Closed</t>
   </si>